--- v0 (2026-06-05)
+++ v1 (2026-09-10)
@@ -15,53 +15,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PG2 ENG" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="32">
-[...1 lines deleted...]
-    <t>Zagreb, 27.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="34">
+  <si>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>CROATIAN NATIONAL BANK</t>
   </si>
   <si>
     <t>Payment Operations Area</t>
   </si>
   <si>
     <t>Payment Operations Supervision Department </t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>CASH WITHDRAWALS ACCORDING TO THE DESCRIPTION OF PAYMENT METHODS IN THE REPUBLIC OF CROATIA IN EURO - year 2026
 </t>
   </si>
   <si>
     <t>DESCRIPTION OF PAYMENT METHOD</t>
   </si>
   <si>
     <t>SOURCE/
 METHOD OF WITHDRAWL</t>
   </si>
   <si>
@@ -103,60 +103,66 @@
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>TOTAL - Number of transactions</t>
   </si>
   <si>
     <t>TOTAL - Value of transactions</t>
   </si>
   <si>
     <t> Over-the-counter</t>
   </si>
   <si>
     <t> Cash</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t> Payment card</t>
   </si>
   <si>
     <t> ATM/banking kiosk</t>
   </si>
   <si>
+    <t>*</t>
+  </si>
+  <si>
     <t> EFTPOS terminal</t>
   </si>
   <si>
     <t> Cash withdrawal terminal</t>
   </si>
   <si>
     <t> Other</t>
   </si>
   <si>
     <t> TOTAL</t>
+  </si>
+  <si>
+    <t>*data have been revised from the previous release</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
@@ -536,51 +542,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB17"/>
+  <dimension ref="A1:BB18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="4" customWidth="1"/>
     <col min="5" max="5" width="21" customWidth="1"/>
     <col min="6" max="6" width="4" customWidth="1"/>
     <col min="7" max="7" width="21" customWidth="1"/>
     <col min="8" max="8" width="4" customWidth="1"/>
     <col min="9" max="9" width="21" customWidth="1"/>
     <col min="10" max="10" width="4" customWidth="1"/>
     <col min="11" max="11" width="21" customWidth="1"/>
     <col min="12" max="12" width="4" customWidth="1"/>
     <col min="13" max="13" width="21" customWidth="1"/>
     <col min="14" max="14" width="4" customWidth="1"/>
     <col min="15" max="15" width="21" customWidth="1"/>
     <col min="16" max="16" width="4" customWidth="1"/>
     <col min="17" max="17" width="21" customWidth="1"/>
     <col min="18" max="18" width="4" customWidth="1"/>
     <col min="19" max="19" width="21" customWidth="1"/>
     <col min="20" max="20" width="4" customWidth="1"/>
@@ -804,81 +810,81 @@
       <c r="G10" s="8">
         <v>594591</v>
       </c>
       <c r="H10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="I10" s="8">
         <v>796562278</v>
       </c>
       <c r="J10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="K10" s="8">
         <v>685917</v>
       </c>
       <c r="L10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="M10" s="8">
         <v>983225988</v>
       </c>
       <c r="N10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="O10" s="8">
-        <v/>
+        <v>656484</v>
       </c>
       <c r="P10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="Q10" s="8">
-        <v/>
+        <v>894902716</v>
       </c>
       <c r="R10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="S10" s="8">
-        <v/>
+        <v>616208</v>
       </c>
       <c r="T10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="U10" s="8">
-        <v/>
+        <v>851758575</v>
       </c>
       <c r="V10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="W10" s="8">
-        <v/>
+        <v>610809</v>
       </c>
       <c r="X10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="Y10" s="8">
-        <v/>
+        <v>867164485</v>
       </c>
       <c r="Z10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AA10" s="8">
         <v/>
       </c>
       <c r="AB10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AC10" s="8">
         <v/>
       </c>
       <c r="AD10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AE10" s="8">
         <v/>
       </c>
       <c r="AF10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AG10" s="8">
         <v/>
       </c>
@@ -912,57 +918,57 @@
       <c r="AQ10" s="8">
         <v/>
       </c>
       <c r="AR10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AS10" s="8">
         <v/>
       </c>
       <c r="AT10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AU10" s="8">
         <v/>
       </c>
       <c r="AV10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AW10" s="8">
         <v/>
       </c>
       <c r="AX10" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AY10" s="9">
-        <v>1871360</v>
+        <v>3754861</v>
       </c>
       <c r="AZ10" t="s" s="10">
         <v>25</v>
       </c>
       <c r="BA10" s="9">
-        <v>2524153250</v>
+        <v>5137979026</v>
       </c>
       <c r="BB10" t="s" s="10">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:54">
       <c r="A11" t="s" s="7">
         <v>25</v>
       </c>
       <c r="B11" t="s" s="7">
         <v>26</v>
       </c>
       <c r="C11" s="8">
         <v/>
       </c>
       <c r="D11" t="s" s="7">
         <v>25</v>
       </c>
       <c r="E11" s="8">
         <v/>
       </c>
       <c r="F11" t="s" s="7">
         <v>25</v>
       </c>
       <c r="G11" s="8">
@@ -1096,117 +1102,117 @@
       </c>
       <c r="AX11" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AY11" s="9">
         <v>0</v>
       </c>
       <c r="AZ11" t="s" s="10">
         <v>25</v>
       </c>
       <c r="BA11" s="9">
         <v>0</v>
       </c>
       <c r="BB11" t="s" s="10">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:54">
       <c r="A12" t="s" s="7">
         <v>27</v>
       </c>
       <c r="B12" t="s" s="7">
         <v>26</v>
       </c>
       <c r="C12" s="8">
-        <v>6369035</v>
+        <v>6374279</v>
       </c>
       <c r="D12" t="s" s="7">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E12" s="8">
-        <v>1138423713</v>
+        <v>1139430523</v>
       </c>
       <c r="F12" t="s" s="7">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G12" s="8">
-        <v>6542605</v>
+        <v>6547879</v>
       </c>
       <c r="H12" t="s" s="7">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I12" s="8">
-        <v>1157912335</v>
+        <v>1158928996</v>
       </c>
       <c r="J12" t="s" s="7">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="K12" s="8">
-        <v>7321264</v>
+        <v>7327001</v>
       </c>
       <c r="L12" t="s" s="7">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="M12" s="8">
-        <v>1313829920</v>
+        <v>1314947045</v>
       </c>
       <c r="N12" t="s" s="7">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="O12" s="8">
-        <v/>
+        <v>7355402</v>
       </c>
       <c r="P12" t="s" s="7">
         <v>25</v>
       </c>
       <c r="Q12" s="8">
-        <v/>
+        <v>1351304034</v>
       </c>
       <c r="R12" t="s" s="7">
         <v>25</v>
       </c>
       <c r="S12" s="8">
-        <v/>
+        <v>7523029</v>
       </c>
       <c r="T12" t="s" s="7">
         <v>25</v>
       </c>
       <c r="U12" s="8">
-        <v/>
+        <v>1393612873</v>
       </c>
       <c r="V12" t="s" s="7">
         <v>25</v>
       </c>
       <c r="W12" s="8">
-        <v/>
+        <v>7264034</v>
       </c>
       <c r="X12" t="s" s="7">
         <v>25</v>
       </c>
       <c r="Y12" s="8">
-        <v/>
+        <v>1355874896</v>
       </c>
       <c r="Z12" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AA12" s="8">
         <v/>
       </c>
       <c r="AB12" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AC12" s="8">
         <v/>
       </c>
       <c r="AD12" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AE12" s="8">
         <v/>
       </c>
       <c r="AF12" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AG12" s="8">
         <v/>
       </c>
@@ -1240,137 +1246,137 @@
       <c r="AQ12" s="8">
         <v/>
       </c>
       <c r="AR12" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AS12" s="8">
         <v/>
       </c>
       <c r="AT12" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AU12" s="8">
         <v/>
       </c>
       <c r="AV12" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AW12" s="8">
         <v/>
       </c>
       <c r="AX12" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AY12" s="9">
-        <v>20232904</v>
+        <v>42391624</v>
       </c>
       <c r="AZ12" t="s" s="10">
         <v>25</v>
       </c>
       <c r="BA12" s="9">
-        <v>3610165968</v>
+        <v>7714098367</v>
       </c>
       <c r="BB12" t="s" s="10">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:54">
       <c r="A13" t="s" s="7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s" s="7">
         <v>26</v>
       </c>
       <c r="C13" s="8">
         <v>7659</v>
       </c>
       <c r="D13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="E13" s="8">
         <v>722359</v>
       </c>
       <c r="F13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="G13" s="8">
         <v>7559</v>
       </c>
       <c r="H13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="I13" s="8">
         <v>723257</v>
       </c>
       <c r="J13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="K13" s="8">
         <v>7868</v>
       </c>
       <c r="L13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="M13" s="8">
         <v>757410</v>
       </c>
       <c r="N13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="O13" s="8">
-        <v/>
+        <v>6716</v>
       </c>
       <c r="P13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="Q13" s="8">
-        <v/>
+        <v>680823</v>
       </c>
       <c r="R13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="S13" s="8">
-        <v/>
+        <v>6193</v>
       </c>
       <c r="T13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="U13" s="8">
-        <v/>
+        <v>639120</v>
       </c>
       <c r="V13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="W13" s="8">
-        <v/>
+        <v>6171</v>
       </c>
       <c r="X13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="Y13" s="8">
-        <v/>
+        <v>619805</v>
       </c>
       <c r="Z13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AA13" s="8">
         <v/>
       </c>
       <c r="AB13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AC13" s="8">
         <v/>
       </c>
       <c r="AD13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AE13" s="8">
         <v/>
       </c>
       <c r="AF13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AG13" s="8">
         <v/>
       </c>
@@ -1404,137 +1410,137 @@
       <c r="AQ13" s="8">
         <v/>
       </c>
       <c r="AR13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AS13" s="8">
         <v/>
       </c>
       <c r="AT13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AU13" s="8">
         <v/>
       </c>
       <c r="AV13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AW13" s="8">
         <v/>
       </c>
       <c r="AX13" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AY13" s="9">
-        <v>23086</v>
+        <v>42166</v>
       </c>
       <c r="AZ13" t="s" s="10">
         <v>25</v>
       </c>
       <c r="BA13" s="9">
-        <v>2203026</v>
+        <v>4142774</v>
       </c>
       <c r="BB13" t="s" s="10">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:54">
       <c r="A14" t="s" s="7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s" s="7">
         <v>26</v>
       </c>
       <c r="C14" s="8">
         <v>38868</v>
       </c>
       <c r="D14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="E14" s="8">
         <v>4971541</v>
       </c>
       <c r="F14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="G14" s="8">
         <v>38087</v>
       </c>
       <c r="H14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="I14" s="8">
         <v>4870618</v>
       </c>
       <c r="J14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="K14" s="8">
         <v>39627</v>
       </c>
       <c r="L14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="M14" s="8">
         <v>5365471</v>
       </c>
       <c r="N14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="O14" s="8">
-        <v/>
+        <v>36720</v>
       </c>
       <c r="P14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="Q14" s="8">
-        <v/>
+        <v>5169234</v>
       </c>
       <c r="R14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="S14" s="8">
-        <v/>
+        <v>34690</v>
       </c>
       <c r="T14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="U14" s="8">
-        <v/>
+        <v>4910971</v>
       </c>
       <c r="V14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="W14" s="8">
-        <v/>
+        <v>32570</v>
       </c>
       <c r="X14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="Y14" s="8">
-        <v/>
+        <v>4651936</v>
       </c>
       <c r="Z14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AA14" s="8">
         <v/>
       </c>
       <c r="AB14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AC14" s="8">
         <v/>
       </c>
       <c r="AD14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AE14" s="8">
         <v/>
       </c>
       <c r="AF14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AG14" s="8">
         <v/>
       </c>
@@ -1568,137 +1574,137 @@
       <c r="AQ14" s="8">
         <v/>
       </c>
       <c r="AR14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AS14" s="8">
         <v/>
       </c>
       <c r="AT14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AU14" s="8">
         <v/>
       </c>
       <c r="AV14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AW14" s="8">
         <v/>
       </c>
       <c r="AX14" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AY14" s="9">
-        <v>116582</v>
+        <v>220562</v>
       </c>
       <c r="AZ14" t="s" s="10">
         <v>25</v>
       </c>
       <c r="BA14" s="9">
-        <v>15207630</v>
+        <v>29939771</v>
       </c>
       <c r="BB14" t="s" s="10">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:54">
       <c r="A15" t="s" s="7">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15" t="s" s="7">
         <v>24</v>
       </c>
       <c r="C15" s="8">
         <v>11927</v>
       </c>
       <c r="D15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="E15" s="8">
         <v>1475750</v>
       </c>
       <c r="F15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="G15" s="8">
         <v>12090</v>
       </c>
       <c r="H15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="I15" s="8">
         <v>1454230</v>
       </c>
       <c r="J15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="K15" s="8">
         <v>13589</v>
       </c>
       <c r="L15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="M15" s="8">
         <v>1577850</v>
       </c>
       <c r="N15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="O15" s="8">
-        <v/>
+        <v>14004</v>
       </c>
       <c r="P15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="Q15" s="8">
-        <v/>
+        <v>1692260</v>
       </c>
       <c r="R15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="S15" s="8">
-        <v/>
+        <v>14344</v>
       </c>
       <c r="T15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="U15" s="8">
-        <v/>
+        <v>1798790</v>
       </c>
       <c r="V15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="W15" s="8">
-        <v/>
+        <v>13760</v>
       </c>
       <c r="X15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="Y15" s="8">
-        <v/>
+        <v>1739380</v>
       </c>
       <c r="Z15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AA15" s="8">
         <v/>
       </c>
       <c r="AB15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AC15" s="8">
         <v/>
       </c>
       <c r="AD15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AE15" s="8">
         <v/>
       </c>
       <c r="AF15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AG15" s="8">
         <v/>
       </c>
@@ -1732,57 +1738,57 @@
       <c r="AQ15" s="8">
         <v/>
       </c>
       <c r="AR15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AS15" s="8">
         <v/>
       </c>
       <c r="AT15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AU15" s="8">
         <v/>
       </c>
       <c r="AV15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AW15" s="8">
         <v/>
       </c>
       <c r="AX15" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AY15" s="9">
-        <v>37606</v>
+        <v>79714</v>
       </c>
       <c r="AZ15" t="s" s="10">
         <v>25</v>
       </c>
       <c r="BA15" s="9">
-        <v>4507830</v>
+        <v>9738260</v>
       </c>
       <c r="BB15" t="s" s="10">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:54">
       <c r="A16" t="s" s="7">
         <v>25</v>
       </c>
       <c r="B16" t="s" s="7">
         <v>26</v>
       </c>
       <c r="C16" s="8">
         <v/>
       </c>
       <c r="D16" t="s" s="7">
         <v>25</v>
       </c>
       <c r="E16" s="8">
         <v/>
       </c>
       <c r="F16" t="s" s="7">
         <v>25</v>
       </c>
       <c r="G16" s="8">
@@ -1910,123 +1916,123 @@
       </c>
       <c r="AV16" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AW16" s="8">
         <v/>
       </c>
       <c r="AX16" t="s" s="7">
         <v>25</v>
       </c>
       <c r="AY16" s="9">
         <v>0</v>
       </c>
       <c r="AZ16" t="s" s="10">
         <v>25</v>
       </c>
       <c r="BA16" s="9">
         <v>0</v>
       </c>
       <c r="BB16" t="s" s="10">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:54">
       <c r="A17" t="s" s="11">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="C17" s="12">
-        <v>7018341</v>
+        <v>7023585</v>
       </c>
       <c r="D17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="E17" s="12">
-        <v>1889958347</v>
+        <v>1890965157</v>
       </c>
       <c r="F17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="G17" s="12">
-        <v>7194932</v>
+        <v>7200206</v>
       </c>
       <c r="H17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="I17" s="12">
-        <v>1961522718</v>
+        <v>1962539379</v>
       </c>
       <c r="J17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="K17" s="12">
-        <v>8068265</v>
+        <v>8074002</v>
       </c>
       <c r="L17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="M17" s="12">
-        <v>2304756639</v>
+        <v>2305873764</v>
       </c>
       <c r="N17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="O17" s="12">
-        <v/>
+        <v>8069326</v>
       </c>
       <c r="P17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="Q17" s="12">
-        <v/>
+        <v>2253749067</v>
       </c>
       <c r="R17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="S17" s="12">
-        <v/>
+        <v>8194464</v>
       </c>
       <c r="T17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="U17" s="12">
-        <v/>
+        <v>2252720329</v>
       </c>
       <c r="V17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="W17" s="12">
-        <v/>
+        <v>7927344</v>
       </c>
       <c r="X17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="Y17" s="12">
-        <v/>
+        <v>2230050502</v>
       </c>
       <c r="Z17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="AA17" s="12">
         <v/>
       </c>
       <c r="AB17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="AC17" s="12">
         <v/>
       </c>
       <c r="AD17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="AE17" s="12">
         <v/>
       </c>
       <c r="AF17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="AG17" s="12">
         <v/>
       </c>
@@ -2060,60 +2066,65 @@
       <c r="AQ17" s="12">
         <v/>
       </c>
       <c r="AR17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="AS17" s="12">
         <v/>
       </c>
       <c r="AT17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="AU17" s="12">
         <v/>
       </c>
       <c r="AV17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="AW17" s="12">
         <v/>
       </c>
       <c r="AX17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="AY17" s="12">
-        <v>22281538</v>
+        <v>46488927</v>
       </c>
       <c r="AZ17" t="s" s="11">
         <v>25</v>
       </c>
       <c r="BA17" s="12">
-        <v>6156237704</v>
+        <v>12895898198</v>
       </c>
       <c r="BB17" t="s" s="11">
         <v>25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:54">
+      <c r="A18" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="48">
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>
     <mergeCell ref="A3:BB3"/>
     <mergeCell ref="A4:BB4"/>
     <mergeCell ref="A5:BB5"/>
     <mergeCell ref="A6:BB6"/>
     <mergeCell ref="A7:BB7"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:R8"/>
     <mergeCell ref="S8:V8"/>
     <mergeCell ref="W8:Z8"/>
     <mergeCell ref="AA8:AD8"/>
     <mergeCell ref="AE8:AH8"/>
     <mergeCell ref="AI8:AL8"/>
     <mergeCell ref="AM8:AP8"/>
     <mergeCell ref="AQ8:AT8"/>
     <mergeCell ref="AU8:AX8"/>